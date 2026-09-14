--- v0 (2026-07-03)
+++ v1 (2026-09-14)
@@ -20,51 +20,51 @@
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="แบบสำรวจความพึงพอใจในการให้บริก" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>รายงานผลแบบสำรวจ</t>
   </si>
   <si>
     <t>แบบสำรวจความพึงพอใจในการให้บริการ</t>
   </si>
   <si>
-    <t>สร้างเมื่อ: 03 ก.ค. 2569 22:19 น.</t>
+    <t>สร้างเมื่อ: 14 ก.ย. 2569 22:51 น.</t>
   </si>
   <si>
     <t>จำนวนผู้ตอบแบบสำรวจทั้งหมด</t>
   </si>
   <si>
     <t>คน</t>
   </si>
   <si>
     <t>ข้อมูลทั่วไป</t>
   </si>
   <si>
     <t>เพศ</t>
   </si>
   <si>
     <t>ตัวเลือก</t>
   </si>
   <si>
     <t>จำนวน (คน)</t>
   </si>
   <si>
     <t>สัดส่วน (%)</t>
   </si>
   <si>
     <t>ชาย</t>
   </si>